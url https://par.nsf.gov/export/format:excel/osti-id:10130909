--- v0 (2025-10-31)
+++ v1 (2026-04-17)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10130909</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Framework for Parallelizing Hierarchical Clustering Methods</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Silvio Lattanzi, Thomas Lavastida</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>European Conference on Machine Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hierarchical clustering is a fundamental tool in data mining, machine learning and statistics. Popular hierarchical clustering algorithms include top-down divisive approaches such as bisecting k-means, k-median, and k-center and bottom-up agglomerative approaches such as single- linkage, average-linkage, and centroid-linkage. Unfortunately, only a few scalable hierarchical clustering algorithms are known, mostly based on the single-linkage algorithm. So, as datasets increase in size every day, there is a pressing need to scale other popular methods.
+We introduce efficient distributed algorithms for bisecting k-means, k- median, and k-center as well as centroid-linkage. In particular, we first formalize a notion of closeness for a hierarchical clustering algorithm, and then we use this notion to design new scalable distributed methods with strong worst case bounds on the running time and the quality of the solutions. Finally, we show experimentally that the introduced algorithms are efficient and close to their sequential variants in practice.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824303; 1845146</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>