--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10131276</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s12237-019-00577-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Resistance to Hurricane Effects Varies Among Wetland Vegetation Types in the Marsh-Mangrove Ecotone</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Armitage, Anna R.; Weaver, Carolyn A.; Kominoski, John S.; Pennings, Steven C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Estuaries and Coasts</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1559-2723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The capacity of coastal wetlands to stabilize shorelines and reduce erosion is a critical ecosystem service, and it is uncertain how changes in dominant vegetation may affect coastal protection. As part of a long-term study (2012–present) comparing ecosystem functions of marsh and black mangrove vegetation, we have experimentally maintained marsh and black mangrove patches (3 m × 3 m) along a plot-level (24 m × 42 m) gradient of marsh and mangrove cover in coastal wetlands near Port Aransas, TX. In August 2017, this experiment was directly in the path of Hurricane Harvey, a category 4 storm. This extreme disturbance event provided an opportunity to quantify differences in resistance between mangrove and marsh vegetation and to assess which vegetation type provided better shoreline protection against storm-driven erosion. We compared changes in plant cover, shoreline erosion, and accreted soil depth to values measured prior to storm landfall. Relative mangrove cover decreased 25–40% after the storm, regardless of initial cover, largely due to damage on taller mangroves (&gt; 2.5 m height) that were not fully inundated by storm surge and were therefore exposed to strong winds. Evidence of regrowth on damaged mangrove branches was apparent within 2 months of landfall. Hurricane-induced decreases in mangrove cover were partially ameliorated by the presence of neighboring mangroves, particularly closer to the shoreline. Marsh plants were generally resistant to hurricane effects. Shoreline erosion exceeded 5 m where mangroves were absent (100% marsh cover) but was relatively modest (&lt; 0.5 m) in plots with mangroves present (11–100% mangrove cover). Storm-driven accreted soil depth was variable but more than 2× higher in marsh patches than in mangrove patches. In general, mangroves provided shoreline protection from erosion but were also more damaged by wind and surge, which may reduce their shoreline protection capacity over longer time scales.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1761414; 1761428</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>