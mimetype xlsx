--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10131296</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/RO-MAN46459.2019.8956467</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Perception of Social Intelligence in Robots Performing False-Belief Tasks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sturgeon, Stephanie; Palmer, Andrew; Blankenburg, Janelle; Feil-Seifer, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Symposium on Robot and Human Interactive Communication (RO-MAN)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 7</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study evaluated how a robot demonstrating a Theory of Mind (ToM) influenced human perception of social intelligence and animacy in a human-robot interaction. Data was gathered through an online survey where participants watched a video depicting a NAO robot either failing or passing the Sally-Anne false-belief task. Participants (N = 60) were randomly assigned to either the Pass or Fail condition. A Perceived Social Intelligence Survey and the Perceived Intelligence and Animacy subsections of the Godspeed Questionnaire were used as measures. The Godspeed was given before viewing the task to measure participant expectations, and again after to test changes in opinion. Our findings show that robots demonstrating ToM significantly increase perceived social intelligence, while robots demonstrating ToM deficiencies are perceived as less socially intelligent.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1757929; 1719027</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>