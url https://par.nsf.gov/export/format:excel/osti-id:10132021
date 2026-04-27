--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10132021</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1105/tpc.119.tt1219</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Computational microscopy: Revealing molecular mechanisms in plants using molecular dynamics simulations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Feng, J.; Chen, J.; Selvam, B.; Shukla, D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Plant Cell</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>tpc.119.tt1219</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1040-4651</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Structural biology has provided valuable insights and high-resolution views of the biophysical processes in plants, such as photosynthesis, hormone signaling, nutrient transport, and toxin efflux. However, structural biology only provides a few “snapshots” of protein structure, whereas in vivo, protein function involves complex dynamical processes such as ligand binding and conformational changes that structures alone are unable to capture in full detail. Here, we present all-atom molecular dynamics (MD) simulations as a “computational microscope” that can be used to capture detailed structural and dynamical information about the molecular machinery in plants and gain high-resolution insights into plant growth and function. In addition to the background information provided here, we have prepared a set of tutorials that allow students to run and explore MD simulations of plant proteins.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845606</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>