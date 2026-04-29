--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10132330</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/icb/icz056</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Role of Developmental Integration and Historical Contingency in the Origin and Evolution of Cypriniform Trophic Novelties</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hernandez, L P; Cohen, K E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Integrative and Comparative Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>59</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>473 to 488</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1540-7063</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            While functional morphologists have long studied the evolution of anatomical structures, the origin of morphological novelties has received less attention. When such novelties first originate they must become incorporated into an integrated system to be rendered fully functional. Thus, developmental integration is key at the origin of morphological novelties. However, given enough evolutionary time such integration may be broken, allowing for a division of labor that is facilitated by subsequent decoupling of structures. Cypriniformes represent a diverse group of freshwater fishes characterized by several trophic novelties that include: kinethmoid-mediated premaxillary protrusion, a muscular palatal and post-lingual organ, hypertrophied lower pharyngeal jaws that masticate against the base of the neurocranium, novel pharyngeal musculature controlling movement of the hypertrophied lower pharyngeal jaws, and in a few species an incredibly complex epibranchial organ used to aggregate filtered phytoplankton. Here, we use the wealth of such trophic novelties in different cypriniform fishes to present case studies in which developmental integration allowed for the origin of morphological innovations. As proposed in case studies 1 and 2 trophic innovations may be associated with both morphological and lineage diversification. Alternatively, case studies 3 and 4 represent a situation where ecological niche was expanded but with no concomitant increase in species diversity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1832822</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>