--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10132502</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/app10020521</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ultrafast and Wideband Microwave Photonic Frequency-Hopping Systems: A Review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Qidi; Fok, Mable P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>521</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-3417</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The increasing demands to enhance information security in data transmission, providing countermeasures against jamming in military applications, as well as boosting data capacity in mobile and satellite communication, have led to a critical need for high-speed frequency-hopping systems. Conventional electronics-based frequency-hopping systems suffer from low data rate, low hopping speed, and narrow hopping-frequency bandwidth. Unfortunately, those are important aspects to facilitate frequency-hopping in emerging microwave systems. The recent advancement of microwave photonics—the use of light to process microwave signals—provides promising solutions to tackle the challenges faced by electronic frequency-hopping systems. In this paper, the challenges of achieving real-time frequency-hopping systems are examined. The operation principles and results of various microwave photonics-enabled frequency-hopping systems are comprehensively discussed, which have wide hopping-frequency bandwidth and frequency-hopping speed from nanoseconds to tens of picoseconds. Lastly, a bio-inspired jamming-avoidance system that could potentially be used for adaptive frequency-hopping is also introduced.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1653525; 1917043</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>