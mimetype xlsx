--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10132608</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“Press Space To Fire”: Automatic Video Game Tutorial Generation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Green, Michael Cerny; Khalifa, Ahmed; Barros, Gabriella A.; Togelius, Julian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Workshop on Experimental AI in Games</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose the problem of tutorial generation for games, i.e. to generate tutorials which can teach players to play games, as an AI problem. This problem can be approached in several ways, including generating natural language descriptions of game rules, generating instructive game levels, and generating demonstrations of how to play a game using agents that play in a human-like manner. We further argue that the General Video Game AI framework provides a useful testbed for addressing this problem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717324</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>