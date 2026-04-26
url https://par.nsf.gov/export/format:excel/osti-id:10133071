--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10133071</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3313831.3376887</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pushing the (Visual) Narrative: the Effects of Prior Knowledge Elicitation in Provocative Topics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Heyer, Jeremy; Raveendranath, Nirmal Kumar; Reda, Khairi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHI'20: ACM Conference on Human Factors in Computing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Narrative visualization is a popular style of data-driven storytelling. Authors use this medium to engage viewers with complex and sometimes controversial issues. A challenge for authors is to not only deliver new information, but to also overcome people’s biases and misconceptions. We study how people adjust their attitudes toward (or away from) a message experienced through a narrative visualization. In a mixed-methods analysis, we investigate whether eliciting participants’ prior beliefs, and visualizing those beliefs alongside actual data, can increase narrative persuasiveness. We find that incorporating priors does not significantly affect attitudinal change. However, participants who externalized their beliefs expressed greater surprise at the data. Their comments also indicated a greater likelihood of acquiring new information, despite the minimal change in attitude. Our results also extend prior findings, showing that visualizations are more persuasive than equivalent textual data representations for exposing contentious issues. We discuss the implications and outline future research directions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1755611</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>