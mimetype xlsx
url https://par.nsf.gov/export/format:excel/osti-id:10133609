--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10133609</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/iob/obz023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Have Niche, Will Travel. New Means of Linking Diet and Ecomorphology Reveals Niche Conservatism in Freshwater Cottoid Fishes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Buser, T J; Finnegan, D L; Summers, A P; Kolmann, M A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Integrative Organismal Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2517-4843</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Synopsis            Evolutionary transitions between habitats have been catalysts for some of the most stunning examples of adaptive diversification, with novel niches and new resources providing ecological opportunity for such radiations. In aquatic animals, transitions from saltwater to freshwater habitats are rare, but occur often enough that in the Neotropics for example, marine-derived fishes contribute noticeably to regional ichthyofaunal diversity. Here, we investigate how morphology has evolved in a group of temperate fishes that contain a marine to freshwater transition: the sculpins (Percomorpha; Cottoidea). We devised a novel method for classifying dietary niche and relating functional aspects of prey to their predators. Coupled with functional measurements of the jaw apparatus in cottoids, we explored whether freshwater sculpins have fundamentally changed their niche after invading freshwater (niche lability) or if they retain a niche similar to their marine cousins (niche conservatism). Freshwater sculpins exhibit both phylogeographical and ecological signals of phylogenetic niche conservatism, meaning that regardless of habitat, sculpins fill similar niche roles in either saltwater or freshwater. Rather than competition guiding niche conservatism in freshwater cottoids, we argue that strong intrinsic constraints on morphological and ecological evolution are at play, contra to other studies of diversification in marine-derived freshwater fishes. However, several intertidal and subtidal sculpins as well as several pelagic freshwater species from Lake Baikal show remarkable departures from the typical sculpin bauplan. Our method of prey categorization provides an explicit, quantitative means of classifying dietary niche for macroevolutionary studies, rather than relying on somewhat arbitrary means used in previous literature.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1712015; 1852096; 1745267</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>