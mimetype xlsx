--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10134128</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.3390/ijerph16203998</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Measuring the fate of compost-derived phosphorus in soil below urban gardens</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Small, G.; Osborne, S.; Shrestha, P.; Kay, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International journal of environmental  research and public health</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1660-4601</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The heavy reliance on compost inputs in urban gardening provides opportunities to recycle nutrients from the urban waste stream, but also creates potential for buildup and loss of soil phosphorus (P). We previously documented P in leachate from raised-bed garden plots in which compost had been applied, but the fate of this P is not known. Here, we measured P concentrations in soils below four or six-year-old urban garden plots that were established for research. We hypothesize that the soil P concentration and depth of P penetration will increase over time after gardens are established. Soil cores were collected in five garden plots of each age and quantified for inorganic weakly exchangeable P. Inorganic weakly exchangeable P was significantly elevated in native soil below garden plots (&gt;35 cm deep) relative to reference soil profiles, and excess P decreased with increasing depth, although differences between garden plots of different ages were not significant. Our analysis shows that excess P from compost accumulates in native soil below urban garden plots. While urban agriculture has the potential to recycle P in urban ecosystems, over-application of compost has the potential to contribute to soil and water pollution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1651361</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>