--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10134677</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A passive acoustic survey for marine mammals conducted during the 2019 Antarctic voyage on Euphausiids and Nutrient Recycling in Cetacean Hotspots (ENRICH)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Miller, Brian S; Calderan, Susannah; Miller, Elanor J.; Širović, Ana; Stafford, Kathleen M.; Bell, Elanor; Double, Michael C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of ACOUSTICS 2019</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The 2019 ENRICH Voyage (Euphausiids and Nutrient Recycling in Cetacean Hotspots), was conducted from 19 January – 5 March 2019, aboard the RV Investigator. The voyage departed from and returned to Hobart, Tasma-nia, Australia, and conducted most marine science operations in the area between 60°S – 67°S and 138°E – 152°E. As part of the multidisciplinary research programme, a passive acoustic survey for marine mammals was undertaken for the duration of the voyage, with the main goal to monitor for and locate groups of calling Antarctic blue whales (Balaenoptera musculus intermedia). Directional sonobuoys were used at 295 listening stations, which resulted in 828 hours of acoustic recordings. Monitoring also took place for pygmy blue, (B. m. brevicauda), fin, (B. physalus), sperm (Physeter macrocephalus), humpback (Megaptera novaeangliae), sei (B. borealis), and Antarctic minke whales (B. bonarensis); for leopard (Hydrurga leptonyx), crabeater (Lobodon carcinophaga), Ross (Ommatophoca rossii), and Weddell seals (Leptonychotes weddellii), and for odontocete (low frequency whistles) vocalisations during each listening station. Calibrated measurements of the bearing and intensity of the majority of calls from blue and fin whales were obtained in real time. 33,435 calls from Antarctic blue whales were detected at 238 listening stations throughout the voyage, most of them south of 60°S. Southeast Indian Ocean blue whale song was detected primarily between 47° and 55°S while the southwest Pacific blue whale song was recorded between 44° and 48°S. Most baleen whale and seal calls were detected along the continental shelf break in the study region but some were also detected in deeper waters. Marine mammal calls were uncommon on the shelf, which did not have any ice cover during the survey. Calling Antarctic blue whales were tracked and located on multiple occasions to enable closer study of their fine-scale movements and calling behaviour as well as enabling collection of photo ID, behavioural, and photogrammetry data. The passive acoustic data collected during this voyage will allow investigation of the distribution of Antarctic blue whales in relation to environmental correlates measured during ENRICH, with a focus on blue whale prey.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1745930</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>