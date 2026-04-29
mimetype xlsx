--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10135985</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/APUSNCURSINRSM.2019.8888705</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparison of Propagation Losses in THz and Optical Non-Line-of-Sight Imaging</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cui, Yiran; Trichopoulos, Georgios C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1473 to 1474</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We investigate the propagation losses in terahertz (THz) non-line-of-sight (NLoS) imaging and compare the performance to the optical counterpart. NLoS imaging exploits the multiple reflections of electromagnetic waves from surrounding surfaces to reconstruct the geometry and location of hidden objects. THz and visible/infrared radiations are attractive for NLoS imaging due to the short wavelengths and practical apertures that can support this non-conventional imaging. However, the scattering mechanisms vary significantly and determine the quality of the reconstructed images. This work compares for the first time the free-space path loss and rough surface scattering losses of a simple THz and optical NLoS imaging topology. Because specular reflections are dominant in THz scattering while optical systems suffer from strong diffuse scattering, THz NLoS imaging systems can receive considerably stronger backscattered signals.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1847138</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>