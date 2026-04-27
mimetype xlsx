--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10137576</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>PROBABILISTIC PCA FOR HETEROSCEDASTIC DATA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hong, David; Balzano, Laura; Fessler, Jeffrey A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE CAMSAP 2019</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Principal Component Analysis (PCA) is a standard dimensionality reduction technique, but it treats all samples uniformly, making it suboptimal for heterogeneous data that are increasingly common in modern settings. This paper proposes a PCA variant for samples with heterogeneous noise levels, i.e., heteroscedastic noise, that naturally arise when some of the data come from higher quality sources than others. The technique handles heteroscedasticity by incorporating it in the statistical model of a probabilistic PCA. The resulting optimization problem is an interesting nonconvex problem related to but not seemingly solved by singular value decomposition, and this paper derives an expectation maximization (EM) algorithm. Numerical experiments illustrate the benefits of using the proposed method to combine samples with heteroscedastic noise in a single analysis, as well as benefits of careful initialization for the EM algorithm.
+Index Terms— Principal component analysis, heterogeneous data, maximum likelihood estimation, latent factors</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845076; 1838179</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>