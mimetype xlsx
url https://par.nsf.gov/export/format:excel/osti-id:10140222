--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10140222</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1152/jn.00438.2019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Symmetry of generalized rivalry network models determines patterns of interocular grouping in four-location binocular rivalry</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Golubitsky, Martin; Zhao, Yukai; Wang, Yunjiao; Lu, Zhong-Lin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Neurophysiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>122</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1989 to 1999</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-3077</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Previously, symmetry of network models has been proposed to account for interocular grouping during binocular rivalry. Here, we construct and analyze generalized rivalry network models with different types of symmetry (based on different kinds of excitatory coupling) to derive predictions of possible perceptual states in 12 experiments with four retinal locations. Percepts in binocular rivalry involving more than three locations have not been empirically investigated due to the difficulty in reporting simultaneous percepts at multiple locations. Here, we develop a novel reporting procedure in which the stimulus disappears when the subject is cued to report the simultaneously perceived colors in all four retinal locations. This procedure ensures that simultaneous rather than sequential percepts are reported. The procedure was applied in 12 experiments with six binocular rivalry stimulus configurations, all consisting of dichoptic displays of red and green squares at four locations. We call configurations with an even or odd number of red squares even or odd configurations, respectively. In experiments using even stimulus configurations, we found that even percepts were more frequently observed than odd percepts, whereas in experiments using odd stimulus configurations even and odd percepts were observed with equal probability. The generalized rivalry network models in which couplings depend on stimulus features and spatial configurations was in better agreement with the empirical results. We conclude that the excitatory coupling strength in the horizontal and vertical configurations are different and the coupling strengths between the same color and between different colors are different.            NEW &amp; NOTEWORTHY Wilson network models of interocular groupings during binocular rivalry are constructed by considering features that indicate equal coupling strengths. Network symmetries, based on equal couplings, predict percepts. For a four-location rivalry experiment with red or green squares at each location, we analyze different possible Wilson networks. In our experiments we develop a novel reporting procedure and show that networks in which stimulus features and spatial configurations are distinguished best agree with experiments.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1800406</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>