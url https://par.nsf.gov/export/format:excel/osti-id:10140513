--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10140513</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4043648</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Thermal Modeling in Metal Additive Manufacturing Using Graph Theory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yavari, M. Reza; Cole, Kevin D.; Rao, Prahalada</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Manufacturing Science and Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1087-1357</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The goal of this work is to predict the effect of part geometry and process parameters on the instantaneous spatiotemporal distribution of temperature, also called the thermal field or temperature history, in metal parts as they are being built layer-by-layer using additive manufacturing (AM) processes. In pursuit of this goal, the objective of this work is to develop and verify a graph theory-based approach for predicting the temperature distribution in metal AM parts. This objective is consequential to overcome the current poor process consistency and part quality in AM. One of the main reasons for poor part quality in metal AM processes is ascribed to the nature of temperature distribution in the part. For instance, steep thermal gradients created in the part during printing leads to defects, such as warping and thermal stress-induced cracking. Existing nonproprietary approaches to predict the temperature distribution in AM parts predominantly use mesh-based finite element analyses that are computationally tortuous—the simulation of a few layers typically requires several hours, if not days. Hence, to alleviate these challenges in metal AM processes, there is a need for efficient computational models to predict the temperature distribution, and thereby guide part design and selection of process parameters instead of expensive empirical testing. Compared with finite element analyses techniques, the proposed mesh-free graph theory-based approach facilitates prediction of the temperature distribution within a few minutes on a desktop computer. To explore these assertions, we conducted the following two studies: (1) comparing the heat diffusion trends predicted using the graph theory approach with finite element analysis, and analytical heat transfer calculations based on Green’s functions for an elementary cuboid geometry which is subjected to an impulse heat input in a certain part of its volume and (2) simulating the laser powder bed fusion metal AM of three-part geometries with (a) Goldak’s moving heat source finite element method, (b) the proposed graph theory approach, and (c) further comparing the thermal trends predicted from the last two approaches with a commercial solution. From the first study, we report that the thermal trends approximated by the graph theory approach are found to be accurate within 5% of the Green’s functions-based analytical solution (in terms of the symmetric mean absolute percentage error). Results from the second study show that the thermal trends predicted for the AM parts using graph theory approach agree with finite element analyses, and the computational time for predicting the temperature distribution was significantly reduced with graph theory. For instance, for one of the AM part geometries studied, the temperature trends were predicted in less than 18 min within 10% error using the graph theory approach compared with over 180 min with finite element analyses. Although this paper is restricted to theoretical development and verification of the graph theory approach, our forthcoming research will focus on experimental validation through in-process thermal measurements.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1752069</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>