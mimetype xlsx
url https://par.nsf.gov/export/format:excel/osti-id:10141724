--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10141724</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1609/aaai.v33i01.33014520</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LabelForest: Non-Parametric Semi-Supervised Learning for Activity Recognition</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ma, Yuchao; Ghasemzadeh, Hassan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4520 to 4527</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2159-5399</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Activity recognition is central to many motion analysis applications ranging from health assessment to gaming. However, the need for obtaining sufficiently large amounts of labeled data has limited the development of personalized activity recognition models. Semi-supervised learning has traditionally been a promising approach in many application domains to alleviate reliance on large amounts of labeled data by learning the label information from a small set of seed labels. Nonetheless, existing approaches perform poorly in highly dynamic settings, such as wearable systems, because some algorithms rely on predefined hyper-parameters or distribution models that needs to be tuned for each user or context. To address these challenges, we introduce LabelForest 1, a novel non-parametric semi-supervised learning framework for activity recognition. LabelForest has two algorithms at its core: (1) a spanning forest algorithm for sample selection and label inference; and (2) a silhouette-based filtering method to finalize label augmentation for machine learning model training. Our thorough analysis on three human activity datasets demonstrate that LabelForest achieves a labeling accuracy of 90.1% in presence of a skewed label distribution in the seed data. Compared to self-training and other sequential learning algorithms, LabelForest achieves up to 56.9% and 175.3% improvement in the accuracy on balanced and unbalanced seed data, respectively.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750679</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>