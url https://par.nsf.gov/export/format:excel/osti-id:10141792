--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10141792</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TransAI46475.2019.00019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LabelMerger: Learning Activities in Uncontrolled Environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mirzadeh, Seyed Iman; Ardo, Jessica; Fallahzadeh, Ramin; Minor, Bryan; Evangelista, Lorraine; Cook, Diane; Ghasemzadeh, Hassan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 First International Conference on ​Transdisciplinary AI (TransAI)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>64 to 67</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While inferring human activities from sensors embedded in mobile devices using machine learning algorithms has been studied, current research relies primarily on sensor data that are collected in controlled settings often with healthy individuals. Currently, there exists a gap in research about how to design activity recognition models based on sensor data collected with chronically-ill individuals and in free-living environments. In this paper, we focus on a situation where free-living activity data are collected continuously, activity vocabulary (i.e., class labels) are not known as a priori, and sensor data are annotated by end-users through an active learning process. By analyzing sensor data collected in a clinical study involving patients with cardiovascular disease, we demonstrate significant challenges that arise while inferring physical activities in uncontrolled environments. In particular, we observe that activity labels that are distinct in syntax can refer to semantically-identical behaviors, resulting in a sparse label space. To construct a meaningful label space, we propose LabelMerger, a framework for restructuring the label space created through active learning in uncontrolled environments in preparation for training activity recognition models. LabelMerger combines the semantic meaning of activity labels with physical attributes of the activities (i.e., domain knowledge) to generate a flexible and meaningful representation of the labels. Specifically, our approach merges labels using both word embedding techniques from the natural language processing domain and activity intensity from the physical activity research. We show that the new representation of the sensor data obtained by LabelMerger results in more accurate activity recognition models compared to the case where original label space is used to learn recognition models.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1750679</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>