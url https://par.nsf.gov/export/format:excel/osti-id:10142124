--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10142124</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>UniPose: Unified human pose estimation in single images and videos</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Artacho, Bruno; Savakis, Andreas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Conference on Computer Vision and Pattern Recognition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2163-6648</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We propose UniPose, a unified framework for human pose estimation, based on our “Waterfall” Atrous Spatial Pooling architecture, that achieves state-of-art-results on several pose estimation metrics. Current pose estimation methods utilizing standard CNN architectures heavily rely on statistical postprocessing or predefined anchor poses for joint localization. UniPose incorporates contextual segmentation and joint localization to estimate the human pose in a single stage, with high accuracy, without relying on statistical postprocessing methods. The Waterfall module in UniPose leverages the efficiency of progressive filtering in the cascade architecture, while maintaining multiscale fields-of-view comparable to spatial pyramid configurations. Additionally, our method is extended to UniPoseLSTM for multi-frame processing and achieves state-of-theart results for temporal pose estimation in Video. Our results on multiple datasets demonstrate that UniPose, with a ResNet backbone and Waterfall module, is a robust and efficient architecture for pose estimation obtaining state-ofthe-art results in single person pose detection for both single images and videos</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1749376</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>