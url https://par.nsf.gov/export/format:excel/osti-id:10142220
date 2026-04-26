--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10142220</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s42994-019-00014-w</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Efficient expression of multiple guide RNAs for CRISPR/Cas genome editing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hsieh-Feng, Vicki; Yang, Yinong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-23T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>aBIOTECH</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2096-6326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Clustered Regularly Interspaced Short Palindromic Repeats/CRISPR-associated protein system (CRISPR/Cas) has recently become the most powerful tool available for genome engineering in various organisms. With efficient and proper expression of multiple guide RNAs (gRNAs), the CRISPR/Cas system is particularly suitable for multiplex genome editing. During the past several years, different CRISPR/Cas expression strategies, such as two-component transcriptional unit, single transcriptional unit, and bidirectional promoter systems, have been developed to efficiently express gRNAs as well as Cas nucleases. Significant progress has been made to optimize gRNA production using different types of promoters and RNA processing strategies such as ribozymes, endogenous RNases, and exogenous endoribonuclease (Csy4). Besides being constitutively and ubiquitously expressed, inducible and spa- tiotemporal regulations of gRNA expression have been demonstrated using inducible, tissue-specific, and/or synthetic promoters for specific research purposes. Most recently, the emergence of CRISPR/Cas ribonucleoprotein delivery methods, such as engineered nanoparticles, further revolutionized trans- gene-free and multiplex genome editing. In this review, we discuss current strategies and future per- spectives for efficient expression and engineering of gRNAs with a goal to facilitate CRISPR/Cas-based multiplex genome editing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1740874</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>