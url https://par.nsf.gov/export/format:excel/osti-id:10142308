--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10142308</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TNNLS.2019.2929141</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep Reinforcement Learning for Sequence-to-Sequence Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Keneshloo, Yaser; Shi, Tian; Ramakrishnan, Naren; Reddy, Chandan K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Neural Networks and Learning Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 21</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2162-237X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In recent times, sequence-to-sequence (seq2seq) models have gained a lot of popularity and provide stateof-the-art performance in a wide variety of tasks, such as machine translation, headline generation, text summarization, speech-to-text conversion, and image caption generation. The underlying framework for all these models is usually a deep neural network comprising an encoder and a decoder. Although simple encoder–decoder models produce competitive results, many researchers have proposed additional improvements over these seq2seq models, e.g., using an attention-based model over the input, pointer-generation models, and self-attention models. However, such seq2seq models suffer from two common problems: 1) exposure bias and 2) inconsistency between train/test measurement. Recently, a completely novel point of view has emerged in addressing these two problems in seq2seq models, leveraging methods from reinforcement learning (RL). In this survey, we consider seq2seq problems from the RL point of view and provide a formulation combining the power of RL methods in decision-making with seq2seq models that enable remembering long-term memories. We present some of the most recent frameworks that combine the concepts from RL and deep neural networks. Our work aims to provide insights into some of the problems that inherently arise with current approaches and how we can address them with better RL models. We also provide the source code for implementing most of the RL models discussed in this paper to support the complex task of abstractive text summarization and provide some targeted experiments for these RL models, both in terms of performance and training time.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838730; 1707498</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>