--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10142536</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3307681.3325404</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Semantic-aware Workflow Construction and Analysis for Distributed Data Analytics Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pi, Aidi; Chen, Wei; Wang, Shaoqi; Zhou, Xiaobo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>HPDC '19: Proceedings of the 28th International Symposium on High-Performance Parallel and Distributed Computing, ACM</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>255 to 266</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Logging is a universal approach to recording important events in system workflows of distributed systems. Current log analysis tools ignore the semantic knowledge that is key to workflow construction and analysis. In addition, they focus on infrastructure-level distributed systems. Because of fundamental differences in log features, they are ineffective in distributed data analytics systems. 
+This paper proposes IntelLog, a semantic-aware non-intrusive workflow reconstruction tool for distributed data analytics systems. It is capable of building hierarchical relationships between components and events from logs generated by the targeted systems with
+little or even no domain knowledge. Leveraging natural language processing, IntelLog automatically extracts and formats semantic information in each log message, including system events, identifiers, locality information, and metrics values. It builds a graph to represent the hierarchical relationship of components in the targeted system via nomenclature conventions. We implement IntelLog for Hadoop MapReduce, Spark and Tez. Evaluation results show that IntelLog provides a fine-grained view of the system workflows with semantics. It outperforms existing tools in automatically detecting anomalies caused by real-world problems, misconfigurations and system bugs. Users can query the formatted semantic knowledge to understand and further troubleshoot the systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816850</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>