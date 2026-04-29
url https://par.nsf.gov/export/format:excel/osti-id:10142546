--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10142546</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/min10030250</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Melting Curve of Potassium Chloride from in situ Ionic Conduction Measurements</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Dongyuan; Dong, Junjie; Si, Yanhan; Zhu, Feng; Li, Jie</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Minerals</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2075-163X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We report experimental constraints on the melting curve of potassium chloride (KCl) between 3.2 and 9 GPa from in situ ionic conduction measurements using a multi-anvil apparatus. On the basis of concurrent measurements of KCl and sodium chloride (NaCl) at 1 bar using the differential thermal analysis (DTA) method and Pt sphere marker, we show that the peak rate of increase in ionic current with temperature upon heating coincides with latent heat ledge and fall of Pt sphere, thus establishing the criterion for melting detection from ionic conduction measurements. Applying this criterion to high pressures, we found that the melting point of KCl rose steeply with increasing pressure to exceed 2443 ± 100 K at 9 GPa. Fitting the results of this study together with existing data at pressures below 4 GPa and above 20 GPa, we obtained the Simon’s melting equation for KCl in the simple cubic B2 structure between 1.8 and 50 GPa:      T m  = 1323    (    P − 1.87   2.2  ( 1 )    + 1  )     1  2.7  ( 1 )         , where T is in K and P is in GPa. Starting at 1 bar, the melting point of KCl increases at an average rate of ~150 K/GPa to cross that of Pt near 9 GPa. The highly refractory nature of KCl makes it a sensitive pressure calibrant for the large-volume pressure at moderate pressures and a potential sample container for experiments at moderate pressures and very high temperatures.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763189</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>