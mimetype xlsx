--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10142720</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/mSystems.00016-19</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Novel Sparse Compositional Technique Reveals Microbial Perturbations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Martino, Cameron; Morton, James T.; Marotz, Clarisse A.; Thompson, Luke R.; Tripathi, Anupriya; Knight, Rob; Zengler, Karsten; Neufeld, Josh D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-02-26T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>mSystems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2379-5077</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            The central aims of many host or environmental microbiome studies are to elucidate factors associated with microbial community compositions and to relate microbial features to outcomes. However, these aims are often complicated by difficulties stemming from high-dimensionality, non-normality, sparsity, and the compositional nature of microbiome data sets. A key tool in microbiome analysis is beta diversity, defined by the distances between microbial samples. Many different distance metrics have been proposed, all with varying discriminatory power on data with differing characteristics. Here, we propose a compositional beta diversity metric rooted in a centered log-ratio transformation and matrix completion called robust Aitchison PCA. We demonstrate the benefits of compositional transformations upstream of beta diversity calculations through simulations. Additionally, we demonstrate improved effect size, classification accuracy, and robustness to sequencing depth over the current methods on several decreased sample subsets of real microbiome data sets. Finally, we highlight the ability of this new beta diversity metric to retain the feature loadings linked to sample ordinations revealing salient intercommunity niche feature importance.                          IMPORTANCE              By accounting for the sparse compositional nature of microbiome data sets, robust Aitchison PCA can yield high discriminatory power and salient feature ranking between microbial niches. The software to perform this analysis is available under an open-source license and can be obtained at              https://github.com/biocore/DEICODE              ; additionally, a QIIME 2 plugin is provided to perform this analysis at              https://library.qiime2.org/plugins/q2-deicode              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1804187; 1804733; 1804671</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>