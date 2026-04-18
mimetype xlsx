--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10143450</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1557/jmr.2019.357</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A diffusion approach for plasma synthesis of superhard tantalum borides</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rau, Aaditya; Chakrabarty, Kallol; Gullion, William; Baker, Paul A.; Bikmukhametov, Ilias; Martens, Richard L.; Thompson, Gregory B.; Catledge, Shane A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Materials Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>481 to 490</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0884-2914</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Microwave plasma chemical vapor deposition (MPCVD) was used to diffuse boron into tantalum using plasma initiated from a feedgas mixture containing hydrogen and diborane. The role of substrate temperature and substrate bias in influencing surface chemical structure and hardness was investigated. X-ray diffraction shows that increased temperature results in increased TaB              2              formation (relative to TaB) along with increased strain in the tantalum body-centered cubic lattice. Once the strained tantalum becomes locally supersaturated with boron, TaB and TaB              2              precipitate. Additional boron remains in a solid solution within the tantalum. The combination of precipitation and solid solution hardening along with boron-induced lattice strain may help explain the 40 GPa average hardness measured by nanoindentation. Application of negative substrate bias did not further increase the hardness, possibly due to etching from increased ion bombardment. These results show that MPCVD is a viable method for synthesis of superhard borides based on plasma-assisted diffusion.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655280</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>