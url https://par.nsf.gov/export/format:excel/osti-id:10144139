--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10144139</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/C9SM00435A</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Geometry and kinetics determine the microstructure in arrested coalescence of Pickering emulsion droplets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xie, Zhaoyu; Burke, Christopher J.; Mbanga, Badel; Spicer, Patrick T.; Atherton, Timothy J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-27T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Soft Matter</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>9587 to 9596</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1744-683X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Arrested coalescence occurs in Pickering emulsions where colloidal particles adsorbed on the surface of the droplets become crowded and inhibit both relaxation of the droplet shape and further coalescence. The resulting droplets have a nonuniform distribution of curvature and, depending on the initial coverage, may incorporate a region with negative Gaussian curvature around the neck that bridges the two droplets. Here, we resolve the relative influence of the curvature and the kinetic process of arrest on the microstructure of the final state. In the quasistatic case, defects are induced and distributed to screen the Gaussian curvature. Conversely, if the rate of area change per particle exceeds the diffusion constant of the particles, the evolving surface induces local solidification reminiscent of jamming fronts observed in other colloidal systems. In this regime, the final structure is shown to be strongly affected by the compressive history just prior to arrest, which can be predicted from the extrinsic geometry of the sequence of surfaces in contrast to the intrinsic geometry that governs the static regime.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1654283</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>