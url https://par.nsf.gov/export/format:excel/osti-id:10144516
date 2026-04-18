--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10144516</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-01267-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Visual Psychophysics for Making Face Recognition Algorithms More Explainable</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Webster, Brandon R; Kwon, So Yon; Clarizio, Christopher; Anthony, Samuel E; Scheirer, Walter J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-07-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>European Conference on Computer Vision 2018</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10.1007/978-3-030-01267-0</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Scientific fields that are interested in faces have developed their own sets of concepts and procedures for understanding how a tar- get model system (be it a person or algorithm) perceives a face under varying conditions. In computer vision, this has largely been in the form of dataset evaluation for recognition tasks where summary statistics are used to measure progress. While aggregate performance has continued to improve, understanding individual causes of failure has been difficult, as it is not always clear why a particular face fails to be recognized, or why an impostor is recognized by an algorithm. Importantly, other fields studying vision have addressed this via the use of visual psychophysics: the controlled manipulation of stimuli and careful study of the responses they evoke in a model system. In this paper, we suggest that visual psychophysics is a viable methodology for making face recognition algo- rithms more explainable. A comprehensive set of procedures is developed for assessing face recognition algorithm behavior, which is then deployed over state-of-the-art convolutional neural networks and more basic, yet still widely used, shallow and handcrafted feature-based approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1738479</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>