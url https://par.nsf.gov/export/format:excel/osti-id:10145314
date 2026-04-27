--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10145314</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/a13020030</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Learning Manifolds from Dynamic Process Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schoeneman, Frank; Chandola, Varun; Napp, Nils; Wodo, Olga; Zola, Jaroslaw</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Algorithms</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1999-4893</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Scientific data, generated by computational models or from experiments, are typically results of nonlinear interactions among several latent processes. Such datasets are typically high-dimensional and exhibit strong temporal correlations. Better understanding of the underlying processes requires mapping such data to a low-dimensional manifold where the dynamics of the latent processes are evident. While nonlinear spectral dimensionality reduction methods, e.g., Isomap, and their scalable variants, are conceptually fit candidates for obtaining such a mapping, the presence of the strong temporal correlation in the data can significantly impact these methods. In this paper, we first show why such methods fail when dealing with dynamic process data. A novel method, Entropy-Isomap, is proposed to handle this shortcoming. We demonstrate the effectiveness of the proposed method in the context of understanding the fabrication process of organic materials. The resulting low-dimensional representation correctly characterizes the process control variables and allows for informative visualization of the material morphology evolution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1910539</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>