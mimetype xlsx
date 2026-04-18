--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10146441</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2196/18402</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rule-Based Cohort Definitions for Acute Respiratory Failure: Electronic Phenotyping Algorithm</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Essay, Patrick; Mosier, Jarrod; Subbian, Vignesh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>JMIR Medical Informatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e18402</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2291-9694</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Background              Acute respiratory failure is generally treated with invasive mechanical ventilation or noninvasive respiratory support strategies. The efficacies of the various strategies are not fully understood. There is a need for accurate therapy-based phenotyping for secondary analyses of electronic health record data to answer research questions regarding respiratory management and outcomes with each strategy.                                      Objective              The objective of this study was to address knowledge gaps related to ventilation therapy strategies across diverse patient populations by developing an algorithm for accurate identification of patients with acute respiratory failure. To accomplish this objective, our goal was to develop rule-based computable phenotypes for patients with acute respiratory failure using remotely monitored intensive care unit (tele-ICU) data. This approach permits analyses by ventilation strategy across broad patient populations of interest with the ability to sub-phenotype as research questions require.                                      Methods              Tele-ICU data from ≥200 hospitals were used to create a rule-based algorithm for phenotyping patients with acute respiratory failure, defined as an adult patient requiring invasive mechanical ventilation or a noninvasive strategy. The dataset spans a wide range of hospitals and ICU types across all US regions. Structured clinical data, including ventilation therapy start and stop times, medication records, and nurse and respiratory therapy charts, were used to define clinical phenotypes. All adult patients of any diagnoses with record of ventilation therapy were included. Patients were categorized by ventilation type, and analysis of event sequences using record timestamps defined each phenotype. Manual validation was performed on 5% of patients in each phenotype.                                      Results              We developed 7 phenotypes: (0) invasive mechanical ventilation, (1) noninvasive positive-pressure ventilation, (2) high-flow nasal insufflation, (3) noninvasive positive-pressure ventilation subsequently requiring intubation, (4) high-flow nasal insufflation subsequently requiring intubation, (5) invasive mechanical ventilation with extubation to noninvasive positive-pressure ventilation, and (6) invasive mechanical ventilation with extubation to high-flow nasal insufflation. A total of 27,734 patients met our phenotype criteria and were categorized into these ventilation subgroups. Manual validation of a random selection of 5% of records from each phenotype resulted in a total accuracy of 88% and a precision and recall of 0.8789 and 0.8785, respectively, across all phenotypes. Individual phenotype validation showed that the algorithm categorizes patients particularly well but has challenges with patients that require ≥2 management strategies.                                      Conclusions              Our proposed computable phenotyping algorithm for patients with acute respiratory failure effectively identifies patients for therapy-focused research regardless of admission diagnosis or comorbidities and allows for management strategy comparisons across populations of interest.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1838745</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>