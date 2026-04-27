--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10146556</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/0278364919881683</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Person-following by autonomous robots: A categorical overview</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Islam, Md Jahidul; Hong, Jungseok; Sattar, Junaed</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The International Journal of Robotics Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1581 to 1618</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0278-3649</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A wide range of human–robot collaborative applications in diverse domains, such as manufacturing, health care, the entertainment industry, and social interactions, require an autonomous robot to follow its human companion. Different working environments and applications pose diverse challenges by adding constraints on the choice of sensors, degree of autonomy, and dynamics of a person-following robot. Researchers have addressed these challenges in many ways and contributed to the development of a large body of literature. This paper provides a comprehensive overview of the literature by categorizing different aspects of person-following by autonomous robots. Also, the corresponding operational challenges are identified based on various design choices for ground, underwater, and aerial scenarios. In addition, state-of-the-art methods for perception, planning, control, and interaction are elaborately discussed and their applicability in varied operational scenarios is presented. Then some of the prominent methods are qualitatively compared, corresponding practicalities are illustrated, and their feasibility is analyzed for various use cases. Furthermore, several prospective application areas are identified, and open problems are highlighted for future research.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845364</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>