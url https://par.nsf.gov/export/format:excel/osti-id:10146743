--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10146743</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/S0962492919000047</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Numerical methods for Kohn–Sham density functional theory</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lin, Lin; Lu, Jianfeng; Ying, Lexing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Acta Numerica</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>405 to 539</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-4929</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Kohn–Sham density functional theory (DFT) is the most widely used electronic structure theory. Despite significant progress in the past few decades, the numerical solution of Kohn–Sham DFT problems remains challenging, especially for large-scale systems. In this paper we review the basics as well as state-of-the-art numerical methods, and focus on the unique numerical challenges of DFT.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1652330</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>