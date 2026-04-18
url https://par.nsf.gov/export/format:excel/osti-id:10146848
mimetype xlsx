--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10146848</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/rs12020309</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tree Species Traits Determine the Success of LiDAR-Based Crown Mapping in a Mixed Temperate Forest</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hastings, Jack H.; Ollinger, Scott V.; Ouimette, Andrew P.; Sanders-DeMott, Rebecca; Palace, Michael W.; Ducey, Mark J.; Sullivan, Franklin B.; Basler, David; Orwig, David A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Remote Sensing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>309</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-4292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The ability to automatically delineate individual tree crowns using remote sensing data opens the possibility to collect detailed tree information over large geographic regions. While individual tree crown delineation (ITCD) methods have proven successful in conifer-dominated forests using Light Detection and Ranging (LiDAR) data, it remains unclear how well these methods can be applied in deciduous broadleaf-dominated forests. We applied five automated LiDAR-based ITCD methods across fifteen plots ranging from conifer- to broadleaf-dominated forest stands at Harvard Forest in Petersham, MA, USA, and assessed accuracy against manual delineation of crowns from unmanned aerial vehicle (UAV) imagery. We then identified tree- and plot-level factors influencing the success of automated delineation techniques. There was relatively little difference in accuracy between automated crown delineation methods (51–59% aggregated plot accuracy) and, despite parameter tuning, none of the methods produced high accuracy across all plots (27—90% range in plot-level accuracy). The accuracy of all methods was significantly higher with increased plot conifer fraction, and individual conifer trees were identified with higher accuracy (mean 64%) than broadleaf trees (42%) across methods. Further, while tree-level factors (e.g., diameter at breast height, height and crown area) strongly influenced the success of crown delineations, the influence of plot-level factors varied. The most important plot-level factor was species evenness, a metric of relative species abundance that is related to both conifer fraction and the degree to which trees can fill canopy space. As species evenness decreased (e.g., high conifer fraction and less efficient filling of canopy space), the probability of successful delineation increased. Overall, our work suggests that the tested LiDAR-based ITCD methods perform equally well in a mixed temperate forest, but that delineation success is driven by forest characteristics like functional group, tree size, diversity, and crown architecture. While LiDAR-based ITCD methods are well suited for stands with distinct canopy structure, we suggest that future work explore the integration of phenology and spectral characteristics with existing LiDAR as an approach to improve crown delineation in broadleaf-dominated stands.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1638688; 1920908; 1832210</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>