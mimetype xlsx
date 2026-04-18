--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10147104</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/mSphere.00274-20</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microbial Nitrogen Metabolism in Chloraminated Drinking Water Reservoirs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Potgieter, Sarah C.; Dai, Zihan; Venter, Stephanus N.; Sigudu, Makhosazana; Pinto, Ameet J.; McMahon, Katherine</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>mSphere</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2379-5042</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT                          Ammonia availability due to chloramination can promote the growth of nitrifying organisms, which can deplete chloramine residuals and result in operational problems for drinking water utilities. In this study, we used a metagenomic approach to determine the identity and functional potential of microorganisms involved in nitrogen biotransformation within chloraminated drinking water reservoirs. Spatial changes in the nitrogen species included an increase in nitrate concentrations accompanied by a decrease in ammonium concentrations with increasing distance from the site of chloramination. This nitrifying activity was likely driven by canonical ammonia-oxidizing bacteria (i.e.,              Nitrosomonas              ) and nitrite-oxidizing bacteria (i.e.,              Nitrospira              ) as well as by complete-ammonia-oxidizing (i.e., comammox)              Nitrospira              -like bacteria. Functional annotation was used to evaluate genes associated with nitrogen metabolism, and the community gene catalogue contained mostly genes involved in nitrification, nitrate and nitrite reduction, and nitric oxide reduction. Furthermore, we assembled 47 high-quality metagenome-assembled genomes (MAGs) representing a highly diverse assemblage of bacteria. Of these, five MAGs showed high coverage across all samples, which included two              Nitrosomonas, Nitrospira, Sphingomonas              , and              Rhizobiales              -like MAGs. Systematic genome-level analyses of these MAGs in relation to nitrogen metabolism suggest that under ammonia-limited conditions, nitrate may be also reduced back to ammonia for assimilation. Alternatively, nitrate may be reduced to nitric oxide and may potentially play a role in regulating biofilm formation. Overall, this study provides insight into the microbial communities and their nitrogen metabolism and, together with the water chemistry data, improves our understanding of nitrogen biotransformation in chloraminated drinking water distribution systems.                                      IMPORTANCE              Chloramines are often used as a secondary disinfectant when free chlorine residuals are difficult to maintain. However, chloramination is often associated with the undesirable effect of nitrification, which results in operational problems for many drinking water utilities. The introduction of ammonia during chloramination provides a potential source of nitrogen either through the addition of excess ammonia or through chloramine decay. This promotes the growth of nitrifying microorganisms and provides a nitrogen source (i.e., nitrate) for the growth for other organisms. While the roles of canonical ammonia-oxidizing and nitrite-oxidizing bacteria in chloraminated drinking water systems have been extensively investigated, those studies have largely adopted a targeted gene-centered approach. Further, little is known about the potential long-term cooccurrence of complete-ammonia-oxidizing (i.e., comammox) bacteria and the potential metabolic synergies of nitrifying organisms with their heterotrophic counterparts that are capable of denitrification and nitrogen assimilation. This study leveraged data obtained for genome-resolved metagenomics over a time series to show that while nitrifying bacteria are dominant and likely to play a major role in nitrification, their cooccurrence with heterotrophic organisms suggests that nitric oxide production and nitrate reduction to ammonia may also occur in chloraminated drinking water systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1749530</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>