--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10147479</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1163/22244662-bja10003</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gecko diversity: a history of global discovery</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Uetz, Peter; Slavenko, Alex; Meiri, Shai; Heinicke, Matthew</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Israel Journal of Ecology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 9</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2224-4662</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>1935 gecko species (and 224 subspecies) were known in December 2019 in seven families and 124 genera. These nearly 2000 species were described by ~950 individuals of whom more than 100 described more than 10 gecko species each. Most gecko species were discovered during the past 40 years. The primary type specimens of all currently recognized geckos (including subspecies) are distributed over 161 collections worldwide, with 20 collections having about two thirds of all primary types. The primary type specimens of about 40 gecko taxa have been lost or unknown. The phylogeny of geckos is well studied, with DNA sequences being available for ~76% of all geckos (compared to ~63% in other reptiles) and morphological characters now being collected in databases. Geographically, geckos occur on five continents and many islands but are most species-rich in Australasia (which also houses the greatest diversity of family-level taxa), Southeast Asia, Africa, Madagascar, and the West Indies. Among countries, Australia has the highest number of geckos (241 species), with India, Madagascar, and Malaysia being the only other countries with more than 100 described species each. As expected, when correcting for land area, countries outside the tropics have fewer geckos.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657527</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>