--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10147832</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ISBI45749.2020.9098569</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fast Automatic Parameter Selection for MRI Reconstruction</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Toma, Tanjin Taher; Weller, Daniel S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 IEEE 17th International Symposium on Biomedical Imaging (ISBI)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1078 to 1081</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper proposes an automatic parameter selection framework for optimizing the performance of parameter-dependent regularized reconstruction algorithms. The proposed approach exploits a convolutional neural network for direct estimation of the regularization parameters from the acquired imaging data. This method can provide very reliable parameter estimates in a computationally efficient way. The effectiveness of the proposed approach is verified on transform-learning-based magnetic resonance image reconstructions of two different publicly available datasets. This experiment qualitatively and quantitatively measures improvement in image reconstruction quality using the proposed parameter selection strategy versus both existing parameter selection solutions and a fully deep-learning reconstruction with limited training data. Based on the experimental results, the proposed method improves average reconstructed image peak signal-to-noise ratio by a dB or more versus all competing methods in both brain and knee datasets, over a range of subsampling factors and input noise levels.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1759802</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>