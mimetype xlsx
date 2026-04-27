--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10148480</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-0221/14/10/P10017</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The DAQ and control system for the CMS Phase-1 pixel detector upgrade</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adam, W.; Bergauer, T.; Blöch, D.; Brondolin, E.; Dragicevic, M.; Frühwirth, R.; Hinger, V.; Steininger, H.; Beaumont, W.; Croce, D. Di; Janssen, X.; Lauwers, J.; Mechelen, P. Van; Remortel, N. Van; Blekman, F.; Chhibra, S.S.; Clercq, J. De; D'Hondt, J.; Lowette, S.; Marchesini, I.; Moortgat, S.; Python, Q.; Skovpen, K.; Bols, E. SØrensen; Mulders, P. Van; Allard, Y.; Beghin, D.; Bilin, B.; Brun, H.; Clerbaux, B.; Lentdecker, G. De; Delannoy, H.; Deng, W.; Favart, L.; Goldouzian, R.; Grebenyuk, A.; Kalsi, A.; Makarenko, I.; Moureaux, L.; Popov, A.; Postiau, N.; Robert, F.; Song, Z.; Thomas, L.; Vanlaer, P.; Vannerom, D.; Wang, Q.; Wang, H.; Yang, Y.; Bondu, O.; Bruno, G.; Caputo, C.; David, P.; Delaere, C.; Delcourt, M.; Giammanco, A.; Krintiras, G.; Lemaitre, V.; Magitteri, A.; Piotrzkowski, K.; Saggio, A.; Szilasi, N.; Marono, M. Vidal; Vischia, P.; Zobec, J.; Brigljević, V.; Ceci, S.; Ferenček, D.; Roguljić, M.; Starodumov, A.; Šuša, T.; Eerola, P.; Heikkilä, J.; Brücken, E.; Lampén, T.; Luukka, P.; Martikainen, L.; Tuominen, E.; Tuuva, T.; Agram, J.-L.; Andrea, J.; Bloch, D.; Bonnin, C.; Bourgatte, G.; Brom, J.-M.; Chabert, E.; Charles, L.; Dangelser, E.; Gelé, D.; Goerlach, U.; Gross, L.; Hosselet, J.; Krauth, M.; Tonon, N.; Baulieu, G.; Boudoul, G.; Caponetto, L.; Chanon, N.; Contardo, D.; Dené, P.; Dupasquier, T.; Galbit, G.; Lumb, N.; Mirabito, L.; Nodari, B.; Perries, S.; Donckt, M. Vander; Viret, S.; Autermann, C.; Feld, L.; Karpinski, W.; Kiesel, M.K.; Klein, K.; Lipinski, M.; Meuser, D.; Ostapchuk, A.; Pauls, A.; Pierschel, G.; Preuten, M.; Rauch, M.; Röwert, N.; Schael, S.; Schulz, J.; Schwering, G.; Teroerde, M.; Wlochal, M.; Zhukov, V.; Dziwok, C.; Fluegge, G.; Müller, T.; Pooth, O.; Stahl, A.; Ziemons, T.; Aldaya, M.; Asawatangtrakuldee, C.; Eckerlin, G.; Eckstein, D.; Eichhorn, T.; Gallo, E.; Guthoff, M.; Haranko, M.; Harb, A.; Keaveney, J.; Kleinwort, C.; Mankel, R.; Maser, H.; Meyer, M.; Missiroli, M.; Muhl, C.; Mussgiller, A.; Pitzl, D.; Reichelt, O.; Savitskyi, M.; Schuetze, P.; Stever, R.; Walsh, R.; Zuber, A.; Benecke, A.; Biskop, H.; Buhmann, P.; Ebrahimi, A.; Eich, M.; Feindt, F.; Froehlich, A.; Garutti, E.; Gunnellini, P.; Haller, J.; Hinzmann, A.; Kasieczka, G.; Klanner, R.; Kutzner, V.; Lange, T.; Matysek, M.; Mrowietz, M.; Niemeyer, C.; Nissan, Y.; Pena, K.; Perieanu, A.; Rieger, O.; Schleper, P.; Schwandt, J.; Schwarz, D.; Sonneveld, J.; Steinbrück, G.; Tews, A.; Vormwald, B.; Wellhausen, J.; Zoi, I.; Abbas, M.; Ardila, L.; Balzer, M.; Barth, C.; Barvich, T.; Baselga, M.; Blank, T.; Bögelspacher, F.; Butz, E.; Caselle, M.; Boer, W. De; Dierlamm, A.; Morabit, K. El; Gosewisch, J.-O.; Hartmann, F.; Husemann, U.; Koppenhöfer, R.; Kudella, S.; Maier, S.; Mallows, S.; Metzler, M.; Muller, Th.; Neufeld, M.; Nürnberg, A.; Sander, O.; Schell, D.; Schröder, M.; Schuh, T.; Shvetsov, I.; Simonis, H.-J.; Steck, P.; Wassmer, M.; Weber, M.; Weddigen, A.; Anagnostou, G.; Asenov, P.; Assiouras, P.; Daskalakis, G.; Kyriakis, A.; Loukas, D.; Paspalaki, L.; Balázs, T.; Siklér, F.; Vámi, T.; Veszprémi, V.; Bhardwaj, A.; Jain, C.; Jain, G.; Ranjan, K.; Bhattacharya, R.; Dutta, S.; Chowdhury, S. Roy; Saha, G.; Sarkar, S.; Cariola, P.; Creanza, D.; de Palma, M.; Robertis, G. De; Fiore, L.; Ince, M.; Loddo, F.; Maggi, G.; Martiradonna, S.; Mongelli, M.; My, S.; Selvaggi, G.; Silvestris, L.; Albergo, S.; Costa, S.; Mattia, A. Di; Potenza, R.; Saizu, M.A.; Tricomi, A.; Tuve, C.; Barbagli, G.; Brianzi, M.; Cassese, A.; Ceccarelli, R.; Ciaranfi, R.; Ciulli, V.; Civinini, C.; D'Alessandro, R.; Focardi, E.; Latino, G.; Lenzi, P.; Meschini, M.; Paoletti, S.; Russo, L.; Scarlini, E.; Sguazzoni, G.; Viliani, L.; Cerchi, S.; Ferro, F.; Mulargia, R.; Robutti, E.; Brivio, F.; Dinardo, M.E.; Dini, P.; Gennai, S.; Guzzi, L.; Malvezzi, S.; Menasce, D.; Moroni, L.; Pedrini, D.; Zuolo, D.; Azzi, P.; Bacchetta, N.; Bisello, D.; Dorigo, T.; Pozzobon, N.; Tosi, M.; Canio, F. De; Gaioni, L.; Manghisoni, M.; Ratti, L.; Re, V.; Riceputi, E.; Traversi, G.; Baldinelli, G.; Bianchi, F.; Biasini, M.; Bilei, G.M.; Bizzaglia, S.; Caprai, M.; Cecchi, C.; Checcucci, B.; Ciangottini, D.; Fanò, L.; Farnesini, L.; Ionica, M.; Leonardi, R.; Manoni, E.; Mantovani, G.; Mariani, V.; Menichelli, M.; Morozzi, A.; Moscatelli, F.; Passeri, D.; Placidi, P.; Rossi, A.; Santocchia, A.; Spiga, D.; Storchi, L.; Turrioni, C.; Androsov, K.; Azzurri, P.; Bagliesi, G.; Basti, A.; Beccherle, R.; Bertacchi, V.; Bianchini, L.; Boccali, T.; Borrello, L.; Bosi, F.; Castaldi, R.; Ciocci, M.A.; Dell'Orso, R.; Fedi, G.; Fiori, F.; Giannini, L.; Giassi, A.; Grippo, M.T.; Ligabue, F.; Magazzu, G.; Manca, E.; Mandorli, G.; Mazzoni, E.; Messineo, A.; Moggi, A.; Morsani, F.; Palla, F.; Palmonari, F.; Raffaelli, F.; Rizzi, A.; Spagnolo, P.; Tenchini, R.; Tonelli, G.; Venturi, A.; Verdini, P.G.; Bellan, R.; Costa, M.; Covarelli, R.; Dellacasa, G.; Demaria, N.; Salvo, A. Di; Mazza, G.; Migliore, E.; Monteil, E.; Pacher, L.; Paterno, A.; Rivetti, A.; Solano, A.; Simelevicius, D.; Rivera, E. Curras; Campderros, J. Duarte; Fernandez, M.; Gomez, G.; Sanchez, F.J. Gonzalez; Echeverria, R. Jaramillo; Moya, D.; Jimenez, E. Silva; Vila, I.; Virto, A.L.; Abbaneo, D.; Ahmed, I.; Akgun, B.; Albert, E.; Auzinger, G.; Bendotti, J.; Berruti, G.; Blanchot, G.; Boyer, F.; Caratelli, A.; Ceresa, D.; Christiansen, J.; Cichy, K.; Daguin, J.; Deelen, N.; Detraz, S.; Deyrail, D.; Dobson, M.; Emriskova, N.; Engegaard, B.; Faccio, F.; Filenius, A.; Frank, N.; French, T.; Fulcher, J.; Gajanec, R.; Gigi, D.; Glege, F.; Hansen, M.; Hegeman, J.; Honma, A.; Hugo, G.; Hulek, W.; Casas, L.M. Jara; Kaplon, J.; Kloukinas, K.; Kornmayer, A.; Koss, N.; Kottelat, L.; Koukola, D.; Kovacs, M.; Rosa, A. La; Lenoir, P.; Loos, R.; Marchioro, A.; Marconi, S.; Meijers, F.; Mersi, S.; Meschi, E.; Michelis, S.; Martin, C. Nieto; Onnela, A.; Orfanelli, S.; Orsini, L.; Pakulski, T.; Perez, A.; Gomez, F. Perez; Pernot, J.-F.; Petagna, P.; Piazza, Q.; Postema, H.; Prousalidi, T.; Rico, R. Puente; Racz, A.; Labaza, A. Remigiusz; Sakulin, H.; Scarfí, S.; Spathopoulos, S.; Sroka, S.; Tropea, P.; Troska, J.; Tsirou, A.; Vasey, F.; Vichoudis, P.; Bertl, W.; Caminada, L.; Deiters, K.; Erdmann, W.; Horisberger, R.; Kaestli, H.-C.; Kotlinski, D.; Langenegger, U.; Meier, B.; Rohe, T.; Streuli, S.; Bachmair, F.; Backhaus, M.; Becker, R.; Berger, P.; di Calafiori, D.; Djambazov, L.; Donega, M.; Grab, C.; Hits, D.; Hoss, J.; Lustermann, W.; Masciovecchio, M.; Meinhard, M.; Perovic, V.; Perozzi, L.; Ristic, B.; Roeser, U.; Ruini, D.; Tavolaro, V.; Wallny, R.; Zhu, D.; Aarrestad, T.; Amsler, C.; Bösiger, K.; Canelli, F.; Chiochia, V.; Cosa, A. De; Burgo, R. Del; Galloni, C.; Kilminster, B.; Leontsinis, S.; Maier, R.; Rauco, G.; Robmann, P.; Takahashi, Y.; Zucchetta, A.; Chen, P.-H.; Hou, W.-S.; Lu, R.-S.; Moya, M.; Tsai, J.F.; Burns, D.; Clement, E.; Cussans, D.; Goldstein, J.; Nasr-Storey, S. Seif; Coughlan, J.A.; Harder, K.; Manolopoulos, K.; Tomalin, I.R.; Bainbridge, R.; Borg, J.; Hall, G.; James, T.; Pesaresi, M.; Summers, S.; Uchida, K.; Cole, J.; Hoad, C.; Hobson, P.; Reid, I.D.; Bartek, R.; Dominguez, A.; Uniyal, R.; Demiragli, Z.; Hazen, E.; Rohlf, J.; Altopp, G.; Burkle, B.; Chen, C.; Coubez, X.; Duh, Y.-T.; Hadley, M.; Heintz, U.; Hinton, N.; Hogan, J.; Korotkov, A.; Lee, J.; Narain, M.; Sagir, S.; Spencer, E.; Syarif, R.; Truong, V.; Usai, E.; Voelker, J.; Chertok, M.; Conway, J.; Funk, G.; Jensen, F.; Lander, R.; Macauda, S.; Pellett, D.; Thomson, J.; Yohay, R.; Zhang, F.; Erhan, S.; Hanson, G.; Si, W.; Gerosa, R.; Holzner, A.; Krutelyov, S.; Sharma, V.; Yagil, A.; Colegrove, O.; Dutta, V.; Gouskos, L.; Incandela, J.; Kyre, S.; Qu, H.; Quinnan, M.; White, D.; Cumalat, J.P.; Ford, W.T.; MacDonald, E.; Perloff, A.; Stenson, K.; Ulmer, K.A.; Wagner, S.R.; Alexander, J.; Cheng, Y.; Chu, J.; Conway, J.; Cranshaw, D.; Datta, A.; McDermott, K.; Monroy, J.; Padilla, Y. Bordlemay; Quach, D.; Rinkevicius, A.; Ryd, A.; Skinnari, L.; Soffi, L.; Strohman, C.; Tao, Z.; Thom, J.; Tucker, J.; Wittich, P.; Zientek, M.; Alyari, M.; Bakshi, A.; Bolla, G.; Burkett, K.; Butler, J.N.; Canepa, A.; Cheung, H.W.K.; Chramowicz, J.; Derylo, G.; Ghosh, A.; Gingu, C.; Gonzalez, H.; Grünendahl, S.; Hasegawa, S.; Hoff, J.; Johnson, M.; Lei, C.M.; Lipton, R.; Liu, M.; Los, S.; Matulik, M.; Merkel, P.; Mommsen, R.; Nahn, S.; Prosser, A.; Ravera, F.; Rivera, R.; Schneider, B.; Spalding, W.J.; Spiegel, L.; Timpone, S.; Uplegger, L.; Voirin, E.; Weber, H.A.; Zejdl, P.; Berry, D.R.; Chen, X.; Dittmer, S.; Evdokimov, A.; Evdokimov, O.; Gerber, C.E.; Hofman, D.J.; Mills, C.; Alhusseini, M.; Durgut, S.; Nachtman, J.; Onel, Y.; Rude, C.; Snyder, C.; Yi, K.; Eminizer, N.; Gritsan, A.; Maksimovic, P.; Roskes, J.; Swartz, M.; Xiao, M.; Baringer, P.; Bean, A.; Khalil, S.; Kropivnitskaya, A.; Majumder, D.; Schmitz, E.; Wilson, G.; Ivanov, A.; Mendis, R.; Mitchell, T.; Modak, A.; Skhirladze, N.; Taylor, R.; Acosta, J.G.; Cremaldi, L.M.; Oliveros, S.; Perera, L.; Summers, D.; Bloom, K.; Claes, D.R.; Fangmeier, C.; Golf, F.; Kravchenko, I.; Siado, J.; Iashvili, I.; Kharchilava, A.; McLean, C.; Nguyen, D.; Parker, A.; Pekkanen, J.; Rappoccio, S.; Hahn, K.; Liu, Y.; Sung, K.; Alimena, J.; Cardwell, B.; Francis, B.; Hill, C.S.; Malik, S.; Norberg, S.; Vargas, J.E. Ramirez; Das, S.; Jones, M.; Jung, A.; Khatiwada, A.; Negro, G.; Thieman, J.; Cheng, T.; Dolen, J.; Parashar, N.; Ecklund, K.M.; Freed, S.; Kilpatrick, M.; Nussbaum, T.; Demina, R.; Dulemba, J.; Hindrichs, O.; Bartz, E.; Gandrakotra, A.; Gershtein, Y.; Halkiadakis, E.; Hart, A.; Kyriacou, S.; Lath, A.; Nash, K.; Osherson, M.; Schnetzer, S.; Stone, R.; Eusebi, R.; D'Angelo, P.; Johns, W.; Padeken, K.O.; Karimeh, W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Instrumentation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>P10017 to P10017</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-0221</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1912740; 1912813</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>