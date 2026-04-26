--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10148810</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Building your dream team for change</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Margherio, C.; Doten-Snitker, K.; Litzler, E.; Williams, J.; Andrijcic, E.; and Mohan, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Society for Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This panel paper presents research on connecting theory to practice and the lessons learned in a change project, with a focus on team formation during the early stages of change making. An important yet often overlooked step in any change project is pulling together individuals to form a competent and efficient team. The literature has identified six key characteristics of a guiding coalition (i.e., an effective change-making team): position power, expertise, credibility, leadership, trust, and a common goal. In this qualitative study of 10 teams working on systemic change projects at their respective institutions, we examine the process of team formation through the framework of guiding coalitions. We find that the characteristics of a guiding coalition shift and evolve over time, as relationships among team members (and with their stakeholders) continue to grow. The results presented in this paper connect theory to practice, sharing practices for building effective change-making teams within higher education.
+Permalink: https://peer.asee.org/32489.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1649379</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>