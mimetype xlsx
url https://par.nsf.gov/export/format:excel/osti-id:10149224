--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,183 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10149224</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>HyDiff: Hybrid Differential Software Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Noller, Yannic; Pasareanu, Corina S.; Böhme, Marcel; Sun, Youcheng; Nguyen, Hoang Lam; Grunske, Lars</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Conference on Software Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1819-3781</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Detecting regression bugs in software evolution, analyzing side-channels in programs and evaluating robustness in deep neural networks (DNNs) can all be seen as instances of differential software analysis, where the goal is to generate diverging executions of program paths. Two executions are said to be diverging if the observable program behavior differs, e.g., in terms of program output, execution time, or (DNN) classification. The key challenge of differential software analysis is to simultaneously reason about multiple program paths, often across program variants.
+This paper presents HyDiff, the first hybrid approach for differential software analysis. HyDiff integrates and extends two very successful testing techniques: Feedback-directed greybox fuzzing for efficient program testing and shadow symbolic execution for systematic program exploration. HyDiff extends greybox fuzzing with divergence-driven feedback based on novel cost metrics that take into account the control flow graph of the program. Furthermore HyDiff extends shadow symbolic execution by applying four-way forking in a systematic exploration and still having the ability to incorporate concrete inputs in the analysis. HyDiff applies divergence revealing heuristics based on resource consumption and control-flow information to efficiently guide the symbolic exploration, which allows its efficient usage beyond regression testing applications. We introduce differential metrics such as output, decision and cost difference, as well as patch distance, to assist the fuzzing and symbolic execution components in maximizing the execution divergence.
+We implemented our approach on top of the fuzzer AFL and the symbolic execution framework Symbolic PathFinder. We illustrate HyDiff on regression and side-channel analysis for Java bytecode programs, and further show how to use HyDiff for robustness analysis of neural networks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1901136</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>