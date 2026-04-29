--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10150282</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/epjconf/202023204011</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Relevance of the Nuclear Structure of the Stable Ge Isotopes to the Neutrino-less Double-Beta Decay of &lt;sup&gt;76&lt;/sup&gt; Ge</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yates, S. W.; Peters, E. E.; Crider, B. P.; Mukhopadhyay, S.; Ramirez, A. P.; Mitchell, A.J.; Pavetich, S.; Koll, D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>EPJ Web of Conferences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>232</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>04011</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2100-014X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Gamma-ray detection following the inelastic neutron scattering reaction on isotopically enriched material was used to study the nuclear structure of              74              Ge. From these measurements, low-lying, low-spin excited states were characterized, new states and their decays were identified, level lifetimes were measured with the Doppler-shift attenuation method (DSAM), multipole mixing ratios were established, and transition probabilities were determined. New structural features in              74              Ge were identified, and the reanalysis of older              76              Ge data led to the placement of the 2              +              member of the intruder band. In addition, a number of previously placed states in              74              Ge were shown not to exist. A procedure for future work, which will lead to meaningful data for constraining calculations of the neutrinoless double-beta decay matrix element, is suggested.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1913028</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>