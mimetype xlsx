--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10151030</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Creating National Leadership Cohorts for Making Academic Change Happen: Sharing Lessons Learned Through RED Participatory Action Research (REDPAR) Tipsheets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Williams, J.; Litzler, E.; Margherio, C.; Doten-Snitker, K.; Andrijcic, E.; and Mohan, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 ASEE Annual Conference &amp; Exposition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Our work with teams funded through the National Science Foundation REvolutionizing Engineering and Computer Science Departments (RED) program began in 2015. Our project—funded first by a NSF EAGER grant, and then by a NSF RFE grant—focuses on understanding how the RED teams make change on their campuses and how this information about change can be captured and communicated to other STEM programs that seek to make change happen. Because our RED Participatory Action Research (REDPAR) Project is a collaboration between researchers (Center for Evaluation &amp; Research for STEM Equity at the University of Washington) and practitioners (Making Academic Change Happen Workshop at Rose-Hulman Institute of Technology), we have challenged ourselves to develop means of communication that allow for both aspects of the work—both research and practice—to be treated equitably. As a result, we have created a new dissemination channel—the RED Participatory Action Project Tipsheet. The tipsheet format accomplishes several important goals. First, the content is drawn from both the research conducted with the RED teams and the practitioners’ work with the teams. Each tipsheet takes up a single theme and grounds the theme in the research literature while offering practical tips for applying the information. Second, the format is accessible to a wide spectrum of potential users, remaining free of jargon and applicable to multiple program and departmental contexts. Third, by publishing the tipsheets ourselves, rather than submitting them to an engineering education research journal, we make the information timely and freely available. We can make a tipsheet as soon as a theme emerges from the intersection of research data and observations of practice. During the poster session at ASEE 2019, we will share the three REDPAR Tipsheets that have been produced thus far: Creating Strategic Partnerships, Communicating Change, and Shared Vision. We will also work with attendees to demonstrate how the tipsheet content is adaptable to the attendees’ specific academic context. Our goal for the poster session is to provide attendees with tipsheet resources that are useful to their specific change project.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1649318</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>