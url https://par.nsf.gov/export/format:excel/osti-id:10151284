--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10151284</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/COMPEL.2019.8769722</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Demystifying Capacitor Voltages and Inductor Currents in Hybrid Converters</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Das, Ratul; Celikovic, Janko; Abedinpour, Siamak; Mercer, Mark; Maksimovic, Dragan; Le, Hanh-Phuc</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 20th Workshop on Control and Modeling for Power Electronics (COMPEL)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 8</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper presents a modeling method to accurately predict DC and ripple values of flying capacitor voltages and inductor currents in hybrid converters by recognizing a key relationship between median and average values of these state variables. The method is demonstrated for the Dual-Phase Multi-Inductor Hybrid (DP-MIH) converter and 3-Level Buck converter. Analytical details and intuitive explanations are presented for the well-known balancing problem of flying capacitor voltages and inductor current fluctuations in hybrid converters. Simulation results for the converters at different operating conditions are provided to verify the method and analytical results.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1810470</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>