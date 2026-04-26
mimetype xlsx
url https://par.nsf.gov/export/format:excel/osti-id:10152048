--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10152048</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-20-539-2020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Relationship between the molecular composition, visible light absorption, and health-related properties of smoldering woodsmoke aerosols</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chan, Lam Kam; Nguyen, Khanh Q.; Karim, Noreen; Yang, Yatian; Rice, Robert H.; He, Guochun; Denison, Michael S.; Nguyen, Tran B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>539 to 559</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Organic aerosols generated from the smoldering combustion of woodcritically impact air quality and health for billions of people worldwide;yet, the links between the chemical components and the optical or biologicaleffects of woodsmoke aerosol (WSA) are still poorly understood. In thiswork, an untargeted analysis of the molecular composition of smoldering WSA,generated in a controlled environment from nine types of heartwood fuels(African mahogany, birch, cherry, maple, pine, poplar, red oak, redwood, andwalnut), identified several hundred compounds using gas chromatography massspectrometry (GC-MS) and nano-electrospray high-resolution mass spectrometry(HRMS) with tandem multistage mass spectrometry (MSn). The effects ofWSA on cell toxicity as well as gene expression dependent on the aryl hydrocarbon receptor (AhR) and estrogen receptor(ER) were characterized with cellular assays, andthe visible mass absorption coefficients (MACvis) of WSA were measuredwith ultraviolet–visible spectroscopy. The WSAs studied in this work have significantlevels of biological and toxicological activity, with exposure levels inboth an outdoor and indoor environment similar to or greater than those ofother toxicants. A correlation between the HRMS molecular composition andaerosol properties found that phenolic compounds from the oxidativedecomposition of lignin are the main drivers of aerosol effects, while thecellulose decomposition products play a secondary role; e.g., levoglucosanis anticorrelated with multiple effects. Polycyclic aromatic hydrocarbons(PAHs) are not expected to form at the combustion temperature in this work,nor were they observed above the detection limit; thus, biological and opticalproperties of the smoldering WSA are not attributed to PAHs. Syringylcompounds tend to correlate with cell toxicity, while the more conjugatedmolecules (including several compounds assigned to dimers) have higher AhRactivity and MACvis. The negative correlation between cell toxicity andAhR activity suggests that the toxicity of smoldering WSA to cells is notmediated by the AhR. Both mass-normalized biological outcomes have astatistically significant dependence on the degree of combustion of thewood. In addition, our observations support the fact that the visible lightabsorption of WSA is at least partially due to charge transfer effects inaerosols, as previously suggested. Finally, MACvis has no correlationwith toxicity or receptor signaling, suggesting that key chromophores inthis work are not biologically active on the endpoints tested.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1656889</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>