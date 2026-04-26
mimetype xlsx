--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10154743</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/SMARTCOMP.2019.00047</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Smartwatch-Based Service Towards Home Exercise Therapy for Patients with Peripheral Arterial Disease</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Constant, Nick; Frink, Travis; Delmonico, Matthew J.; Burbank, Patricia; Patterson, Robert; Simons, Jessica; Mankodiya, Kunal</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE International Conference on Smart Computing (SMARTCOMP)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>162 to 166</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Utilizing a consumer-grade smartwatch in conjunction with a prescribed exercise therapy plan can help to reduce the patient-level entry barriers into programs designed for patients with peripheral arterial disease, which affects millions of people worldwide. Currently, the alternative to this physical therapy plan is surgical therapy which costs between 3and5 billion annually. This paper presents the development and testing of WalkCoach app, a smart service system integrating a consumer-grade smartwatch (Polar M600) in the monitoring of supervised walking exercises. By monitoring a participant's baseline activity and improvements with time, it will be possible to provide personalized exercise prescriptions that can be easily modified or personalized to adjust and optimize for improved walking ability as the therapy progresses. This paper demonstrates the accuracy of the smartwatch-based WalkCoach app in a pilot cohort study of 10 healthy older adults (&gt;65 yrs) who were recruited to perform a 400m overground walking task. Results are promising and show that the consumer-grade smartwatch accurately measures steps (step count = 637) compared to a video/manual step count (650 steps; Pearson's r = 0.96, P &lt;;0.001). In the future, WalkCoach will be improved to produce granular analytics on a patient's compliance and performance to the supervised walking exercises.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1652538</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>