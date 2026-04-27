--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10155109</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3359789.3359820</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sleak: automating address space layout derandomization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hauser, Christophe; Menon, Jayakrishna; Shoshitaishvili, Yan; Wang, Ruoyu; Vigna, Giovanni; Kruegel, Christopher</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 35th Annual Computer Security Applications Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>190 to 202</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present a novel approach to automatically recover information about the address space layout of remote processes in the presence of Address Space Layout Randomization (ASLR). Our system, dubbed Sleak, performs static analysis and symbolic execution of binary executable programs, and identifies program paths and input parameters leading to partial (i.e., only a few bits) or complete (i.e., the whole address) information disclosure vulnerabilities, revealing addresses of known objects of the target service or application. Sleak takes, as input, the binary executable program, and generates a symbolic expression for each program output that leaks information about the addresses of objects, such as stack variables, heap structures, or function pointers. By comparing these expressions with the concrete output of a remote process executing the same binary program image, our system is able to recover from a few bits to whole addresses of objects of the target application or service. Discovering the address of a single object in the target application is often enough to guess the layout of entire sections of the address space, which can be leveraged by attackers to bypass ASLR.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704253</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>