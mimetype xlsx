--- v0 (2025-11-01)
+++ v1 (2026-04-17)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10155716</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cyber-Attacks and Mitigation in Blockchain Based Transactive Energy Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Barreto, Carlos; Eghtesad, Taha; Eisele, Scott; Laszka, Aron; Dubey, Abhishek; Koutsoukos, Xenofon</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>3rd IEEE International Conference on IndustrialCyber-Physical Systems (ICPS 2020)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Power grids are undergoing major changes due to the rapid adoption of intermittent renewable energy resources and the increased availability of energy storage devices. These trends drive smart-grid operators to envision a future where peer-to-peer energy trading occurs within microgrids, leading to the development of Transactive Energy Systems. Blockchains have garnered significant interest from both academia and industry for their potential application in decentralized TES, in large part due to their high level of resilience. In this paper, we introduce a novel class of attacks against blockchain based TES, which target the gateways that connect market participants to the system. We introduce a general model of blockchain based TES and study multiple threat models and attack strategies. We also demonstrate the impact of these attacks using a testbed based on GridLAB-D and a private Ethereum network. Finally, we study how to mitigate these attack.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818901; 1840052</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>