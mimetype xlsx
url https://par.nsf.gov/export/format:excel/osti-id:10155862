--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10155862</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/bg-17-2537-2020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Co-occurrence of Fe and P stress in natural populations of the marine diazotroph &amp;lt;i&amp;gt;Trichodesmium&amp;lt;/i&amp;gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Held, Noelle A.; Webb, Eric A.; McIlvin, Matthew M.; Hutchins, David A.; Cohen, Natalie R.; Moran, Dawn M.; Kunde, Korinna; Lohan, Maeve C.; Mahaffey, Claire; Woodward, E. Malcolm; Saito, Mak A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biogeosciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2537 to 2551</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1726-4189</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Trichodesmium is a globally important marine microbe that provides fixednitrogen (N) to otherwise N-limited ecosystems. In nature, nitrogen fixationis likely regulated by iron or phosphate availability, but the extent andinteraction of these controls are unclear. From metaproteomics analysesusing established protein biomarkers for nutrient stress, we foundthat iron–phosphate co-stress is the norm rather than the exception for Trichodesmium colonies in theNorth Atlantic Ocean. Counterintuitively, the nitrogenase enzyme was moreabundant under co-stress as opposed to single nutrient stress. This isconsistent with the idea that Trichodesmium has a specific physiological state duringnutrient co-stress. Organic nitrogen uptake was observed and occurredsimultaneously with nitrogen fixation. The quantification of the phosphate ABCtransporter PstA combined with a cellular model of nutrient uptake suggestedthat Trichodesmium is generally confronted by the biophysical limits of membrane spaceand diffusion rates for iron and phosphate acquisition in the field. Colonyformation may benefit nutrient acquisition from particulate and organicsources, alleviating these pressures. The results highlight that topredict the behavior of Trichodesmium, both Fe and P stress must be evaluatedsimultaneously.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657766; 1658030; 1639714; 1657757; 1851222</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>