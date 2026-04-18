--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10155907</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1021/acs.jproteome.9b00216</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Alphabet Projection of Spectra</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kreitzberg, Patrick; Bern, Marshall; Shu, Qingbo; Yang, Fuquan; Serang, Oliver</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-18T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of proteome research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3268–3281</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1535-3907</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In the metabolomics, glycomics, and mass spectrometry of structured small molecules, the combinatoric nature of the problem renders a database impossibly large, and thus de novo analysis is necessary. De novo analysis requires an alphabet of mass difference values used to link peaks in fragmentation spectra when they are different by a mass in the alphabet divided by a charge. Often, this alphabet is not known, prohibiting de novo analysis. A method is proposed that, given fragmentation mass spectra, identifies an alphabet of m/z differences that can build large connected graphs from many intense peaks in each spectrum from a collection. We then introduce a novel approach to efficiently find recurring substructures in the de novo graph results.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1845465</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>