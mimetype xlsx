--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10156133</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1152/ajpcell.00221.2019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bioenergetics underlying single-cell migration on aligned nanofiber scaffolds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Padhi, Abinash; Thomson, Alexander H.; Perry, Justin B.; Davis, Grace N.; McMillan, Ryan P.; Loesgen, Sandra; Kaweesa, Elizabeth N.; Kapania, Rakesh; Nain, Amrinder S.; Brown, David A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Journal of Physiology-Cell Physiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>318</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>C476 to C485</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0363-6143</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Cell migration is centrally involved in a myriad of physiological processes, including morphogenesis, wound healing, tissue repair, and metastatic growth. The bioenergetics that underlie migratory behavior are not fully understood, in part because of variations in cell culture media and utilization of experimental cell culture systems that do not model physiological connective extracellular fibrous networks. In this study, we evaluated the bioenergetics of C2C12 myoblast migration and force production on fibronectin-coated nanofiber scaffolds of controlled diameter and alignment, fabricated using a nonelectrospinning spinneret-based tunable engineered parameters (STEP) platform. The contribution of various metabolic pathways to cellular migration was determined using inhibitors of cellular respiration, ATP synthesis, glycolysis, or glucose uptake. Despite immediate effects on oxygen consumption, mitochondrial inhibition only modestly reduced cell migration velocity, whereas inhibitors of glycolysis and cellular glucose uptake led to striking decreases in migration. The migratory metabolic sensitivity was modifiable based on the substrates present in cell culture media. Cells cultured in galactose (instead of glucose) showed substantial migratory sensitivity to mitochondrial inhibition. We used nanonet force microscopy to determine the bioenergetic factors responsible for single-cell force production and observed that neither mitochondrial nor glycolytic inhibition altered single-cell force production. These data suggest that myoblast migration is heavily reliant on glycolysis in cells grown in conventional media. These studies have wide-ranging implications for the causes, consequences, and putative therapeutic treatments aimed at cellular migration.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762634</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>