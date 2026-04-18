--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10156779</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Acoustic emission of aeroelastic vortex-gust interactions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Huansheng; Jaworski, Justin W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-09-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Congress on Acoustics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>604-611</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2226-7808</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The coupled interaction between an unsteady vortical flow and dynamics of an aerodynamic structure is a canonical problem for which analytical studies have been typically restricted to either static or prescribed structural motions. The present effort extends beyond these restrictions to include a Joukowski airfoil on elastic supports and its aeroelastic influence on the incident vortex, where it is assumed that all vorticity in the flow field can be represented by a collection of line vortices. An analytical model for the vortex motion and the unsteady fluid forces on the airfoil is derived from inviscid potential flow, and the evolution of the unsteady airfoil wake is governed by the Brown and Michael equation. The aerodynamic sound generated by the aeroelastic interaction of an incident vortex, shed Brown-Michael vortices, and the moving airfoil is estimated for low-Mach-number flows using the Powell-Howe acoustic analogy.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1805692; 1846852</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>