--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10157358</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jfm.2020.244</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Lift and drag coefficients of deformable bubbles in intense turbulence determined from bubble rise velocity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Salibindla, Ashwanth K.; Masuk, Ashik Ullah; Tan, Shiyong; Ni, Rui</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Fluid Mechanics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>894</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1120</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We experimentally investigate the rise velocity of finite-sized bubbles in turbulence with a high energy dissipation rate of                                                                  $\unicode[STIX]{x1D716}\gtrsim 0.5~\text{m}^{2}~\text{s}^{-3}$                                            . In contrast to a 30–40 % reduction in rise velocity previously reported in weak turbulence (the Weber number (                                                                  $We$                                            ) is much smaller than the Eötvös number (                                                                  $Eo$                                            );                                                                  $We\ll 1&lt;Eo$                                            ), the bubble rise velocity in intense turbulence shows a surprising new behaviour: an abrupt transition from an order of magnitude slower to a factor of two faster than rising in an otherwise quiescent medium. This transition occurs when                                                                  $We$                                            increases from below one to above one, underscoring the key role played by the turbulence-induced deformation. We also formulate a model based on bubble–eddy coupling, and the results show an excellent agreement with not only our data in intense turbulence but also other works on weak turbulence. The model also helps us to extract the lift and drag coefficients of bubbles in intense turbulence for a wide range of                                                                  $We$                                            and Reynolds numbers              in situ              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1905103; 1854475</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>