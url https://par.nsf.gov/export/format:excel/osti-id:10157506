--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10157506</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1055/s-0039-1677908</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AI in Health: State of the Art, Challenges, and Future Directions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Fei; Preininger, Anita</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Yearbook of Medical Informatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>016 to 026</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0943-4747</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Introduction: Artificial intelligence (AI) technologies continue to attract interest from a broad range of disciplines in recent years, including health. The increase in computer hardware and software applications in medicine, as well as digitization of health-related data together fuel progress in the development and use of AI in medicine. This progress provides new opportunities and challenges, as well as directions for the future of AI in health.            Objective: The goals of this survey are to review the current state of AI in health, along with opportunities, challenges, and practical implications. This review highlights recent developments over the past five years and directions for the future.            Methods: Publications over the past five years reporting the use of AI in health in clinical and biomedical informatics journals, as well as computer science conferences, were selected according to Google Scholar citations. Publications were then categorized into five different classes, according to the type of data analyzed. Results: The major data types identified were multi-omics, clinical, behavioral, environmental and pharmaceutical research and development (R&amp;D) data. The current state of AI related to each data type is described, followed by associated challenges and practical implications that have emerged over the last several years. Opportunities and future directions based on these advances are discussed.            Conclusion: Technologies have enabled the development of AI-assisted approaches to healthcare. However, there remain challenges. Work is currently underway to address multi-modal data integration, balancing quantitative algorithm performance and qualitative model interpretability, protection of model security, federated learning, and model bias.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1650723</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>